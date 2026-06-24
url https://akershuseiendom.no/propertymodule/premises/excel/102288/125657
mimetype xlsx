--- v0 (2026-03-10)
+++ v1 (2026-06-24)
@@ -630,62 +630,62 @@
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
-        <v>570</v>
+        <v>4500</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="6">
-        <v>350</v>
+        <v>786</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="7">
         <v>0.3</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="8">
         <v>4</v>
       </c>
       <c r="E9" s="1"/>
     </row>
@@ -838,73 +838,73 @@
         <v>28</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="1"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="9">
-        <v>450</v>
+        <v>550</v>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="10">
-        <v>6000</v>
+        <v>6500</v>
       </c>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="11">
         <v>29000</v>
       </c>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="1"/>
     </row>