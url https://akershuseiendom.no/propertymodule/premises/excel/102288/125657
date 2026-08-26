--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -871,51 +871,51 @@
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="10">
         <v>6500</v>
       </c>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="11">
-        <v>29000</v>
+        <v>30000</v>
       </c>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="1"/>
     </row>