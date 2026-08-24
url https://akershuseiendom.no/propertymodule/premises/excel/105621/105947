--- v1 (2026-03-04)
+++ v2 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Informasjon om Munkedamsveien 45 - Vika Atrium</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Munkedamsveien 45, 0250 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
@@ -108,50 +108,56 @@
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
     <t>NOK 4700 - 5200</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
+  </si>
+  <si>
+    <t>Energiklasse</t>
+  </si>
+  <si>
+    <t>Lysegrønn B</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Thon Eiendom</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
     <t>Jonas Myhre, ved Akershus Eiendom</t>
   </si>
@@ -555,54 +561,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A32" sqref="A32:E32"/>
+      <selection activeCell="A33" sqref="A33:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="50">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -892,56 +898,67 @@
       </c>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E31" s="1"/>
     </row>
-    <row r="32" spans="1:5" customHeight="1" ht="50">
+    <row r="32" spans="1:5">
       <c r="A32" s="1"/>
-      <c r="B32" s="1"/>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+      <c r="B32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="5" t="s">
+        <v>41</v>
+      </c>
       <c r="E32" s="1"/>
+    </row>
+    <row r="33" spans="1:5" customHeight="1" ht="50">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">