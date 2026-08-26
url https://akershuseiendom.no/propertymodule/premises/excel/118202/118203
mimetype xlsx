--- v0 (2026-03-03)
+++ v1 (2026-08-26)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Informasjon om Bli en del av Mariakvartalet i Bjørvika</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Rostockgata 132, 0194 OSLO</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>U2 - 1</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>