--- v2 (2026-06-25)
+++ v3 (2026-10-22)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Olav Vs gate 6, 0161 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q4 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
@@ -665,51 +665,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>8500</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>700</v>
+        <v>1225</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.53</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="1"/>
     </row>