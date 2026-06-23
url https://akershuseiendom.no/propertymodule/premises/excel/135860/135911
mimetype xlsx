--- v1 (2026-03-04)
+++ v2 (2026-06-23)
@@ -636,62 +636,62 @@
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
-        <v>11500</v>
+        <v>10700</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="6">
-        <v>3120</v>
+        <v>1630</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="7">
         <v>0.2</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="8">
         <v>1</v>
       </c>
       <c r="E9" s="1"/>
     </row>