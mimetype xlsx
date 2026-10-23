--- v2 (2026-06-25)
+++ v3 (2026-10-23)
@@ -676,51 +676,51 @@
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
         <v>834</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.24</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1"/>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>