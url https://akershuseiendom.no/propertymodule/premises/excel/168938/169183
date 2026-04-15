--- v1 (2026-03-04)
+++ v2 (2026-04-15)
@@ -41,63 +41,63 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Hammersborg Torg 1, 0179 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q2 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
-    <t>4-12</t>
+    <t>4-8</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
   <si>
     <t>Parkering</t>
   </si>
   <si>
     <t>Elbillading</t>
   </si>
   <si>
     <t>Smartbygg</t>
   </si>
@@ -656,51 +656,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>14000</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.36</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1"/>
     </row>
@@ -751,51 +751,51 @@
       <c r="A15" s="1"/>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1"/>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1"/>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1"/>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1"/>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="1"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1"/>