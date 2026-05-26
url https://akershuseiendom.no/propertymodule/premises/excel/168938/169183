--- v2 (2026-04-15)
+++ v3 (2026-05-26)
@@ -656,51 +656,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>14000</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>644</v>
+        <v>668</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.36</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1"/>
     </row>