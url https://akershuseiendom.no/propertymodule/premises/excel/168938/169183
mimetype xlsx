--- v3 (2026-05-26)
+++ v4 (2026-06-24)
@@ -140,51 +140,51 @@
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
-    <t>Ulrik H. Johannessen, ved Akershus Eiendom</t>
+    <t>Ulrik Heiberg Johannessen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;BTA&quot; 0 &quot;m²&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;NOK&quot; 0 &quot;/ kvm / år&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;NOK&quot; 0 &quot;/ per ansatt / år&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>