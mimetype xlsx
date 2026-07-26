--- v4 (2026-06-24)
+++ v5 (2026-07-26)
@@ -41,63 +41,63 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Hammersborg Torg 1, 0179 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
-    <t>4-8</t>
+    <t>4-7</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
   <si>
     <t>Parkering</t>
   </si>
   <si>
     <t>Elbillading</t>
   </si>
   <si>
     <t>Smartbygg</t>
   </si>
@@ -761,51 +761,51 @@
       <c r="A16" s="1"/>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1"/>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1"/>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1"/>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="1"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1"/>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1"/>