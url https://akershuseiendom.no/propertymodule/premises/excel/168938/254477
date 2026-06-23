--- v0 (2026-05-01)
+++ v1 (2026-06-23)
@@ -140,51 +140,51 @@
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
-    <t>Ulrik H. Johannessen, ved Akershus Eiendom</t>
+    <t>Ulrik Heiberg Johannessen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;BTA&quot; 0 &quot;m²&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;NOK&quot; 0 &quot;/ kvm / år&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;NOK&quot; 0 &quot;/ per ansatt / år&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -656,51 +656,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>14000</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>644</v>
+        <v>668</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.36</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1"/>
     </row>