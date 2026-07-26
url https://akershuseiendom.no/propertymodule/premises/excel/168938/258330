--- v0 (2026-06-24)
+++ v1 (2026-07-26)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Hammersborg Torg 1, 0179 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
@@ -758,51 +758,51 @@
       <c r="A16" s="1"/>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1"/>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1"/>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1"/>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="1"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1"/>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1"/>