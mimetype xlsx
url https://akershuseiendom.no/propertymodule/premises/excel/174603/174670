--- v2 (2026-06-10)
+++ v3 (2026-09-20)
@@ -98,51 +98,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 4000 - 4500</t>
+    <t>NOK 3300 - 3500</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn G</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
     <t>Serine Waldeland Aas, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
@@ -610,62 +610,62 @@
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="1"/>