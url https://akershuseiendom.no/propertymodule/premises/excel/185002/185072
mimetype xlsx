--- v0 (2026-05-31)
+++ v1 (2026-08-24)
@@ -35,81 +35,81 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Informasjon om Stortingsgaten 6</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Stortingsgata 6, 0161 oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>7 - UTLEID</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
+    <t>Garderobe</t>
+  </si>
+  <si>
+    <t>Parkering</t>
+  </si>
+  <si>
     <t>Nei</t>
-  </si>
-[...4 lines deleted...]
-    <t>Parkering</t>
   </si>
   <si>
     <t>Elbillading</t>
   </si>
   <si>
     <t>Smartbygg</t>
   </si>
   <si>
     <t>Kaffebar</t>
   </si>
   <si>
     <t>Dusj</t>
   </si>
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
@@ -672,181 +672,181 @@
       <c r="C8" s="4"/>
       <c r="D8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1"/>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1"/>
       <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E13" s="1"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1"/>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="1"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1"/>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1"/>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1"/>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1"/>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1"/>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E19" s="1"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1"/>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1"/>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1"/>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="1"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1"/>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E23" s="1"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="8">
         <v>810</v>
       </c>
       <c r="E25" s="1"/>
     </row>