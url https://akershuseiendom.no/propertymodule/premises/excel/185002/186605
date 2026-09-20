--- v4 (2026-08-25)
+++ v5 (2026-09-20)
@@ -101,51 +101,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 5400 - 5600</t>
+    <t>NOK 5200 - 5400</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn C</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
@@ -635,51 +635,51 @@
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="6">
         <v>2663</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="6">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="7">
         <v>6</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>12</v>
       </c>