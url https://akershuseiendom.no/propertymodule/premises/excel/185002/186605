--- v5 (2026-09-20)
+++ v6 (2026-10-23)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Informasjon om Stortingsgaten 6</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Stortingsgata 6, 0161 oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
   <si>
     <t>Parkering</t>
   </si>