--- v3 (2026-08-25)
+++ v4 (2026-09-20)
@@ -101,51 +101,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 5300 - 5500</t>
+    <t>NOK 5100 - 5300</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn C</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
@@ -635,51 +635,51 @@
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="6">
         <v>2663</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="6">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>12</v>
       </c>