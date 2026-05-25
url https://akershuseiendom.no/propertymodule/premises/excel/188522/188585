--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Informasjon om Harbitzallèen 5 - Harbitz Torg - Skøyen</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Harbitzalleen 5, 0275 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Etter avtale</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 3700</t>
+    <t>NOK 3600</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn A</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR - Excellent</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
@@ -642,51 +642,51 @@
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="6">
         <v>30000</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="6">
-        <v>1064</v>
+        <v>1057</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="7">
         <v>0.35</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="1"/>
     </row>