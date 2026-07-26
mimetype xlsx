--- v0 (2026-04-07)
+++ v1 (2026-07-26)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Kongensgate 21, 0153 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>