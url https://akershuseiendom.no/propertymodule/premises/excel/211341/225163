--- v0 (2026-04-13)
+++ v1 (2026-07-26)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Informasjon om Kirkegata 17</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Kirkegata 17, 0153 Oslo</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>2 - 5</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Ja</t>
   </si>