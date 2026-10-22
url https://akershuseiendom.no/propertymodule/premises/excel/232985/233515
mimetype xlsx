--- v0 (2026-04-18)
+++ v1 (2026-10-22)
@@ -92,51 +92,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 3500</t>
+    <t>NOK 2800</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn E</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
     <t>Serine Waldeland Aas, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 