--- v1 (2026-06-24)
+++ v2 (2026-10-22)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Informasjon om Dronningens gate 17</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
-    <t>Dronningens gate 17, 0271 oslo</t>
+    <t>Dronningens gate 17, 0151 oslo</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
     <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>