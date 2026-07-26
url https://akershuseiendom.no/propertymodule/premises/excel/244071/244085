--- v0 (2026-04-11)
+++ v1 (2026-07-26)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Informasjon om Fjordalleen 16</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Fjordalleen 16, 0250 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
   <si>
     <t>Ja</t>
   </si>