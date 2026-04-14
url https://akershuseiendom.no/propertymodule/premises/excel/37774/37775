--- v2 (2026-03-19)
+++ v3 (2026-04-14)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Informasjon om Grenseveien 82</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Grenseveien 82, 0663 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>