--- v1 (2026-03-23)
+++ v2 (2026-04-14)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Rådhusgata 17, 0151 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>