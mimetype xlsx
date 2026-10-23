--- v2 (2026-06-23)
+++ v3 (2026-10-23)
@@ -110,51 +110,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 4000 - 4300</t>
+    <t>NOK 4200 - 4500</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn A</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Schage Eiendom AS</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
@@ -880,51 +880,51 @@
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="9">
         <v>650</v>
       </c>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="10">
         <v>6500</v>
       </c>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="11">
-        <v>47500</v>
+        <v>55000</v>
       </c>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E31" s="1"/>
     </row>