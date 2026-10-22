--- v3 (2026-08-25)
+++ v4 (2026-10-22)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Innspurten 1, 0663 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Etter avtale</t>
+    <t>Q2 2027</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>5 og 6</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>