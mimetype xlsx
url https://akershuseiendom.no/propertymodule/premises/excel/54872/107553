--- v1 (2026-03-10)
+++ v2 (2026-04-14)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Innspurten 1, 0663 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q2 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>5 og 6</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>