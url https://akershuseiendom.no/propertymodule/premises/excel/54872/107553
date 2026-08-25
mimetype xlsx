--- v2 (2026-04-14)
+++ v3 (2026-08-25)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Innspurten 1, 0663 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>5 og 6</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>