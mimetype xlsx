--- v1 (2026-03-03)
+++ v2 (2026-04-16)
@@ -664,51 +664,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>27800</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.29</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
         <v>14</v>
       </c>
       <c r="E10" s="1"/>
     </row>