--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Henrik Ibsens gate 100, 0255 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Q4 2026</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
@@ -110,51 +110,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 5500 - 5900</t>
+    <t>NOK 5500 - 5700</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Høegh Eiendom AS</t>
   </si>
@@ -664,51 +664,51 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>27800</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>731</v>
+        <v>247</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.29</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
         <v>14</v>
       </c>
       <c r="E10" s="1"/>
     </row>