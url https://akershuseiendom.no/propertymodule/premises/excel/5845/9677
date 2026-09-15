--- v3 (2026-05-07)
+++ v4 (2026-09-15)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Henrik Ibsens gate 100, 0255 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q4 2026</t>
+    <t>Q1 2027</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
@@ -110,51 +110,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 5500 - 5700</t>
+    <t>NOK 4500 - 4700</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Høegh Eiendom AS</t>
   </si>
@@ -664,73 +664,73 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>27800</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>247</v>
+        <v>355</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
         <v>0.29</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1"/>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="1"/>