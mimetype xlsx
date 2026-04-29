--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Klingenberggata 5, 0161 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q2 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>