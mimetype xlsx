--- v1 (2026-04-29)
+++ v2 (2026-06-23)
@@ -107,51 +107,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 4800 - 5200</t>
+    <t>NOK 4500 - 5000</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
     <t>Rune Arvesen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 