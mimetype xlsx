--- v2 (2026-06-23)
+++ v3 (2026-07-26)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Klingenberggata 5, 0161 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Nei</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>