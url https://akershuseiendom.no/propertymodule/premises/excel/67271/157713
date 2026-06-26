--- v1 (2026-03-05)
+++ v2 (2026-06-26)
@@ -152,51 +152,51 @@
   <si>
     <t>Grønn D</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Norwegian Property ASA</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
-    <t>Ulrik H. Johannessen, ved Akershus Eiendom</t>
+    <t>Ulrik Heiberg Johannessen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;BTA&quot; 0 &quot;m²&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;NOK&quot; 0 &quot;/ kvm / år&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;NOK&quot; 0 &quot;/ per ansatt / år&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>