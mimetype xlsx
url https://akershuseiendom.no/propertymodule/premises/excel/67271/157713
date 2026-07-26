--- v2 (2026-06-26)
+++ v3 (2026-07-26)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Støperigata 2, 0250 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Q3 2026</t>
+    <t>Ledig nå</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>