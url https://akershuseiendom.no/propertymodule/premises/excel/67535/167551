--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -110,51 +110,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 6950</t>
+    <t>NOK 7300</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn B</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>