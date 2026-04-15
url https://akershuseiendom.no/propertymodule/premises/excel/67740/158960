--- v2 (2026-03-26)
+++ v3 (2026-04-15)
@@ -41,51 +41,51 @@
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Snarøyveien 36, 1364 Fornebu</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Ledig nå</t>
+    <t>Etter avtale</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>4 og 5</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>