--- v1 (2026-03-16)
+++ v2 (2026-08-25)
@@ -831,51 +831,51 @@
         <v>29</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="9">
-        <v>450</v>
+        <v>500</v>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E28" s="1"/>
     </row>