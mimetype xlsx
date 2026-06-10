--- v0 (2026-03-05)
+++ v1 (2026-06-10)
@@ -32,60 +32,60 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Informasjon om Hieronymus</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Hieronymus Heyerdahls gate 1, 0160 Oslo</t>
   </si>
   <si>
     <t>Byggeår</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Rehabilitert</t>
   </si>
   <si>
-    <t>2024</t>
+    <t>2024/2025</t>
   </si>
   <si>
     <t>Total størrelse på bygget</t>
   </si>
   <si>
     <t>Når kan tilbudte lokaler ferdigstilles</t>
   </si>
   <si>
-    <t>Etter avtale</t>
+    <t>Q4 2026</t>
   </si>
   <si>
     <t>Størrelse på tilgjengelig areal</t>
   </si>
   <si>
     <t>Fellesarealpåslag</t>
   </si>
   <si>
     <t>Hvilke etasje(r) er tilbudt</t>
   </si>
   <si>
     <t>Fellesfasiliteter</t>
   </si>
   <si>
     <t>Kantine</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Trimrom</t>
   </si>
   <si>
     <t>Garderobe</t>
   </si>
@@ -110,51 +110,51 @@
   <si>
     <t>Sykkelparkering</t>
   </si>
   <si>
     <t>Møteromssenter</t>
   </si>
   <si>
     <t>Resepsjon</t>
   </si>
   <si>
     <t>App</t>
   </si>
   <si>
     <t>Renseri</t>
   </si>
   <si>
     <t>Håndkleservice</t>
   </si>
   <si>
     <t>Takterrasse</t>
   </si>
   <si>
     <t>Estimert leiepris per kvm per år</t>
   </si>
   <si>
-    <t>NOK 5700 - 5900</t>
+    <t>NOK 6200 - 6500</t>
   </si>
   <si>
     <t>Estimerte felleskostnader per kvm per år inkl. eiendomsskatt</t>
   </si>
   <si>
     <t>Oppvarming inkludert i felleskostnader</t>
   </si>
   <si>
     <t>Estimert kantinebidrag</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
@@ -665,73 +665,73 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <v>11000</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
-        <v>868</v>
+        <v>1076</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1"/>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>