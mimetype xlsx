--- v1 (2026-06-10)
+++ v2 (2026-07-16)
@@ -149,51 +149,51 @@
   <si>
     <t>Lysegrønn C</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Gårdeier</t>
   </si>
   <si>
     <t>Ferd Eiendom</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
-    <t>Ulrik H. Johannessen, ved Akershus Eiendom</t>
+    <t>Ulrik Heiberg Johannessen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;BTA&quot; 0 &quot;m²&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;NOK&quot; 0 &quot;/ kvm / år&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;NOK&quot; 0 &quot;/ per ansatt / år&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>