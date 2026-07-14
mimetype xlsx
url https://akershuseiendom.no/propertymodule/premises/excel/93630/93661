--- v1 (2026-03-07)
+++ v2 (2026-07-14)
@@ -143,51 +143,51 @@
   <si>
     <t>Estimert leiepris per parkeringsplass per år</t>
   </si>
   <si>
     <t>Energiklasse</t>
   </si>
   <si>
     <t>Grønn B</t>
   </si>
   <si>
     <t>BREEAM-sertifisering</t>
   </si>
   <si>
     <t>Breeam NOR In-Use - Very Good</t>
   </si>
   <si>
     <t>Direkteleie/Fremleie</t>
   </si>
   <si>
     <t>Direkteleie</t>
   </si>
   <si>
     <t>Megler</t>
   </si>
   <si>
-    <t>Ulrik H. Johannessen, ved Akershus Eiendom</t>
+    <t>Ulrik Heiberg Johannessen, ved Akershus Eiendom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;BTA&quot; 0 &quot;m²&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;NOK&quot; 0 &quot;/ kvm / år&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;NOK&quot; 0 &quot;/ per plass / år&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>